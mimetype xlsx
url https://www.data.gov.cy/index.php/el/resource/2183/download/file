--- v0 (2026-05-12)
+++ v1 (2026-06-29)
@@ -1,165 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/01ccd11466a935c8/cssda/Μητρώα Συνεργατικών Εταιρειών/!/Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="52" documentId="11_5D9B96BF5B8981AE1D1A7E305D031669EF189E8D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BB342E51-EF0A-4B2C-984C-EFC6F979A6BE}"/>
+  <xr:revisionPtr revIDLastSave="57" documentId="11_5D9B96BF5B8981AE1D1A7E305D031669EF189E8D" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{B3007394-B525-430F-A122-B727C4CCCCFE}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="SUMMARY" sheetId="5" r:id="rId1"/>
     <sheet name="DETAILED" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">DETAILED!$1:$5</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C11" i="1" l="1"/>
+  <c r="C113" i="1" l="1"/>
+  <c r="C11" i="1"/>
   <c r="C81" i="1" l="1"/>
-  <c r="C142" i="1"/>
-  <c r="C164" i="1" l="1"/>
+  <c r="C143" i="1"/>
+  <c r="C165" i="1" l="1"/>
   <c r="C56" i="1" l="1"/>
-  <c r="C129" i="1" l="1"/>
-  <c r="C117" i="1" l="1"/>
+  <c r="C130" i="1" l="1"/>
+  <c r="C118" i="1" l="1"/>
   <c r="C43" i="1"/>
-  <c r="C113" i="1" l="1"/>
-  <c r="C103" i="1"/>
+  <c r="C103" i="1" l="1"/>
   <c r="C102" i="1" l="1"/>
   <c r="C96" i="1" l="1"/>
   <c r="C6" i="5" l="1"/>
   <c r="B6" i="5" l="1"/>
   <c r="C39" i="1"/>
-  <c r="C159" i="1"/>
-  <c r="C157" i="1"/>
+  <c r="C160" i="1"/>
+  <c r="C158" i="1"/>
   <c r="F9" i="5"/>
   <c r="C46" i="1"/>
   <c r="C48" i="1"/>
-  <c r="C154" i="1"/>
-  <c r="C161" i="1"/>
+  <c r="C155" i="1"/>
+  <c r="C162" i="1"/>
   <c r="F10" i="5"/>
-  <c r="C169" i="1"/>
-  <c r="C168" i="1" s="1"/>
+  <c r="C170" i="1"/>
+  <c r="C169" i="1" s="1"/>
   <c r="G10" i="5" s="1"/>
   <c r="G9" i="5"/>
-  <c r="C150" i="1"/>
-[...2 lines deleted...]
-  <c r="C125" i="1"/>
+  <c r="C151" i="1"/>
+  <c r="C150" i="1" s="1"/>
+  <c r="C124" i="1"/>
+  <c r="C126" i="1"/>
   <c r="C95" i="1"/>
   <c r="E10" i="5" s="1"/>
   <c r="C91" i="1"/>
   <c r="E9" i="5" s="1"/>
   <c r="C85" i="1"/>
   <c r="C80" i="1"/>
   <c r="C75" i="1"/>
   <c r="D10" i="5" s="1"/>
   <c r="C69" i="1"/>
   <c r="C68" i="1" s="1"/>
   <c r="C33" i="1"/>
   <c r="C51" i="1"/>
   <c r="C9" i="5" s="1"/>
   <c r="C10" i="5"/>
   <c r="D8" i="5" l="1"/>
   <c r="D11" i="5" s="1"/>
   <c r="C66" i="1"/>
   <c r="E8" i="5"/>
   <c r="G7" i="5"/>
   <c r="F7" i="5"/>
   <c r="C42" i="1"/>
   <c r="C8" i="5" s="1"/>
   <c r="C32" i="1"/>
   <c r="B10" i="5"/>
-  <c r="C153" i="1"/>
+  <c r="C154" i="1"/>
   <c r="G8" i="5" s="1"/>
   <c r="B9" i="5"/>
-  <c r="C116" i="1"/>
+  <c r="C117" i="1"/>
   <c r="F8" i="5" l="1"/>
   <c r="B8" i="5" s="1"/>
   <c r="C100" i="1"/>
-  <c r="C147" i="1"/>
+  <c r="C148" i="1"/>
   <c r="C78" i="1"/>
   <c r="C7" i="5"/>
   <c r="C11" i="5" s="1"/>
   <c r="C9" i="1"/>
   <c r="G11" i="5"/>
   <c r="E7" i="5"/>
   <c r="E11" i="5" s="1"/>
   <c r="F11" i="5" l="1"/>
   <c r="B7" i="5"/>
   <c r="B11" i="5" s="1"/>
   <c r="C7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="258" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="237">
   <si>
     <t>ΚΑΤΑΛΟΓΟΣ ΕΓΓΕΓΡΑΜΜΕΝΩΝ ΣΥΝΕΡΓΑΤΙΚΩΝ ΕΤΑΙΡΕΙΩΝ</t>
   </si>
   <si>
     <t>ΣΥΝΕΡΓΑΤΙΚΗ ΕΤΑΙΡΕΙΑ</t>
   </si>
   <si>
     <t>ΑΡΙΘΜΟΣ ΕΓΓΡΑΦΗΣ</t>
   </si>
   <si>
     <t>ΣΥΝΟΛΟ</t>
   </si>
   <si>
     <t>ΣΥΝΕΡΓΑΤΙΚΩΝ</t>
   </si>
   <si>
     <t>ΕΤΑΙΡΕΙΩΝ</t>
   </si>
   <si>
     <t>ΣΥΝΟΛΟ ΕΓΓΕΓΡΑΜΜΕΝΩΝ ΣΥΝΕΡΓΑΤΙΚΩΝ ΕΤΑΙΡΕΙΩΝ</t>
   </si>
   <si>
     <t>ΕΠΑΡΧΙΑ ΛΕΥΚΩΣΙΑΣ</t>
   </si>
   <si>
@@ -1084,50 +1085,56 @@
     <t>12/2014</t>
   </si>
   <si>
     <t>13/2014</t>
   </si>
   <si>
     <t>14/2014</t>
   </si>
   <si>
     <t>15/2014</t>
   </si>
   <si>
     <t>16/2014</t>
   </si>
   <si>
     <t>17/2014</t>
   </si>
   <si>
     <t>18/2014</t>
   </si>
   <si>
     <t>19/2014</t>
   </si>
   <si>
     <t>ΠΑΓΚΥΠΡΙΑ ΣΥΝΕΡΓΑΤΙΚΗ ΕΤΑΙΡΕΙΑ ΣΥΜΜΕΤΟΧΩΝ ΚΑΙ ΠΡΟΩΘΗΣΗΣ ΣΥΝΕΡΓΑΤΙΣΜΟΥ ΛΙΜΙΤΕΔ</t>
+  </si>
+  <si>
+    <t>0001/2026</t>
+  </si>
+  <si>
+    <t>ΣΥΝΕΡΓΑΤΙΚΗ ΕΤΑΙΡΕΙΑ CYPRUS HAIR &amp; BEAUTY COOPERATIVE LTD (CHBC LTD)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="24">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="161"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="161"/>
     </font>
     <font>
@@ -1457,51 +1464,55 @@
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal_TABLE" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1758,592 +1769,592 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+      <selection activeCell="A19" sqref="A19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="11.4"/>
   <cols>
-    <col min="1" max="1" width="53.42578125" style="7" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="53.44140625" style="7" customWidth="1"/>
+    <col min="2" max="2" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="260" max="260" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8" max="256" width="9.109375" style="7"/>
+    <col min="257" max="257" width="44.44140625" style="7" customWidth="1"/>
+    <col min="258" max="258" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="259" max="259" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="260" max="260" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="261" max="261" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="262" max="262" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="516" max="516" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="262" max="262" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="263" max="263" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="264" max="512" width="9.109375" style="7"/>
+    <col min="513" max="513" width="44.44140625" style="7" customWidth="1"/>
+    <col min="514" max="514" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="515" max="515" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="516" max="516" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="517" max="517" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="518" max="518" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="772" max="772" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="518" max="518" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="519" max="519" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="520" max="768" width="9.109375" style="7"/>
+    <col min="769" max="769" width="44.44140625" style="7" customWidth="1"/>
+    <col min="770" max="770" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="771" max="771" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="772" max="772" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="773" max="773" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="774" max="774" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1028" max="1028" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="774" max="774" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="775" max="775" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="776" max="1024" width="9.109375" style="7"/>
+    <col min="1025" max="1025" width="44.44140625" style="7" customWidth="1"/>
+    <col min="1026" max="1026" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1027" max="1027" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1028" max="1028" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="1029" max="1029" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="1030" max="1030" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1284" max="1284" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1030" max="1030" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1031" max="1031" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1032" max="1280" width="9.109375" style="7"/>
+    <col min="1281" max="1281" width="44.44140625" style="7" customWidth="1"/>
+    <col min="1282" max="1282" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1283" max="1283" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1284" max="1284" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="1285" max="1285" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="1286" max="1286" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1540" max="1540" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1286" max="1286" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1287" max="1287" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1288" max="1536" width="9.109375" style="7"/>
+    <col min="1537" max="1537" width="44.44140625" style="7" customWidth="1"/>
+    <col min="1538" max="1538" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1539" max="1539" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1540" max="1540" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="1541" max="1541" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="1542" max="1542" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="1796" max="1796" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1542" max="1542" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1543" max="1543" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1544" max="1792" width="9.109375" style="7"/>
+    <col min="1793" max="1793" width="44.44140625" style="7" customWidth="1"/>
+    <col min="1794" max="1794" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="1795" max="1795" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1796" max="1796" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="1797" max="1797" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="1798" max="1798" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2052" max="2052" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="1798" max="1798" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1799" max="1799" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="1800" max="2048" width="9.109375" style="7"/>
+    <col min="2049" max="2049" width="44.44140625" style="7" customWidth="1"/>
+    <col min="2050" max="2050" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2051" max="2051" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2052" max="2052" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="2053" max="2053" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="2054" max="2054" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2308" max="2308" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2054" max="2054" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2055" max="2055" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2056" max="2304" width="9.109375" style="7"/>
+    <col min="2305" max="2305" width="44.44140625" style="7" customWidth="1"/>
+    <col min="2306" max="2306" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2307" max="2307" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2308" max="2308" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="2309" max="2309" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="2310" max="2310" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2564" max="2564" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2310" max="2310" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2311" max="2311" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2312" max="2560" width="9.109375" style="7"/>
+    <col min="2561" max="2561" width="44.44140625" style="7" customWidth="1"/>
+    <col min="2562" max="2562" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2563" max="2563" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2564" max="2564" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="2565" max="2565" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="2566" max="2566" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="2820" max="2820" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2566" max="2566" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2567" max="2567" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2568" max="2816" width="9.109375" style="7"/>
+    <col min="2817" max="2817" width="44.44140625" style="7" customWidth="1"/>
+    <col min="2818" max="2818" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="2819" max="2819" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2820" max="2820" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="2821" max="2821" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="2822" max="2822" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3076" max="3076" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="2822" max="2822" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2823" max="2823" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="2824" max="3072" width="9.109375" style="7"/>
+    <col min="3073" max="3073" width="44.44140625" style="7" customWidth="1"/>
+    <col min="3074" max="3074" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3075" max="3075" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3076" max="3076" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="3077" max="3077" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="3078" max="3078" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3332" max="3332" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3078" max="3078" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3079" max="3079" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3080" max="3328" width="9.109375" style="7"/>
+    <col min="3329" max="3329" width="44.44140625" style="7" customWidth="1"/>
+    <col min="3330" max="3330" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3331" max="3331" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3332" max="3332" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="3333" max="3333" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="3334" max="3334" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3588" max="3588" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3334" max="3334" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3335" max="3335" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3336" max="3584" width="9.109375" style="7"/>
+    <col min="3585" max="3585" width="44.44140625" style="7" customWidth="1"/>
+    <col min="3586" max="3586" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3587" max="3587" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3588" max="3588" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="3589" max="3589" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="3590" max="3590" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="3844" max="3844" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3590" max="3590" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3591" max="3591" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3592" max="3840" width="9.109375" style="7"/>
+    <col min="3841" max="3841" width="44.44140625" style="7" customWidth="1"/>
+    <col min="3842" max="3842" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="3843" max="3843" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3844" max="3844" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="3845" max="3845" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="3846" max="3846" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4100" max="4100" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="3846" max="3846" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3847" max="3847" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="3848" max="4096" width="9.109375" style="7"/>
+    <col min="4097" max="4097" width="44.44140625" style="7" customWidth="1"/>
+    <col min="4098" max="4098" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4099" max="4099" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4100" max="4100" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="4101" max="4101" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="4102" max="4102" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4356" max="4356" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4102" max="4102" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4103" max="4103" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4104" max="4352" width="9.109375" style="7"/>
+    <col min="4353" max="4353" width="44.44140625" style="7" customWidth="1"/>
+    <col min="4354" max="4354" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4355" max="4355" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4356" max="4356" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="4357" max="4357" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="4358" max="4358" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4612" max="4612" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4358" max="4358" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4359" max="4359" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4360" max="4608" width="9.109375" style="7"/>
+    <col min="4609" max="4609" width="44.44140625" style="7" customWidth="1"/>
+    <col min="4610" max="4610" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4611" max="4611" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4612" max="4612" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="4613" max="4613" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="4614" max="4614" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="4868" max="4868" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4614" max="4614" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4615" max="4615" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4616" max="4864" width="9.109375" style="7"/>
+    <col min="4865" max="4865" width="44.44140625" style="7" customWidth="1"/>
+    <col min="4866" max="4866" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="4867" max="4867" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4868" max="4868" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="4869" max="4869" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="4870" max="4870" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5124" max="5124" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="4870" max="4870" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4871" max="4871" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="4872" max="5120" width="9.109375" style="7"/>
+    <col min="5121" max="5121" width="44.44140625" style="7" customWidth="1"/>
+    <col min="5122" max="5122" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5123" max="5123" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5124" max="5124" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="5125" max="5125" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="5126" max="5126" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5380" max="5380" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5126" max="5126" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5127" max="5127" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5128" max="5376" width="9.109375" style="7"/>
+    <col min="5377" max="5377" width="44.44140625" style="7" customWidth="1"/>
+    <col min="5378" max="5378" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5379" max="5379" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5380" max="5380" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="5381" max="5381" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="5382" max="5382" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5636" max="5636" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5382" max="5382" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5383" max="5383" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5384" max="5632" width="9.109375" style="7"/>
+    <col min="5633" max="5633" width="44.44140625" style="7" customWidth="1"/>
+    <col min="5634" max="5634" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5635" max="5635" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5636" max="5636" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="5637" max="5637" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="5638" max="5638" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="5892" max="5892" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5638" max="5638" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5639" max="5639" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5640" max="5888" width="9.109375" style="7"/>
+    <col min="5889" max="5889" width="44.44140625" style="7" customWidth="1"/>
+    <col min="5890" max="5890" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="5891" max="5891" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5892" max="5892" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="5893" max="5893" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="5894" max="5894" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6148" max="6148" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="5894" max="5894" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5895" max="5895" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="5896" max="6144" width="9.109375" style="7"/>
+    <col min="6145" max="6145" width="44.44140625" style="7" customWidth="1"/>
+    <col min="6146" max="6146" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6147" max="6147" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6148" max="6148" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="6149" max="6149" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="6150" max="6150" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6404" max="6404" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6150" max="6150" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6151" max="6151" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6152" max="6400" width="9.109375" style="7"/>
+    <col min="6401" max="6401" width="44.44140625" style="7" customWidth="1"/>
+    <col min="6402" max="6402" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6403" max="6403" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6404" max="6404" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="6405" max="6405" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="6406" max="6406" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6660" max="6660" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6406" max="6406" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6407" max="6407" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6408" max="6656" width="9.109375" style="7"/>
+    <col min="6657" max="6657" width="44.44140625" style="7" customWidth="1"/>
+    <col min="6658" max="6658" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6659" max="6659" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6660" max="6660" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="6661" max="6661" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="6662" max="6662" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="6916" max="6916" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6662" max="6662" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6663" max="6663" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6664" max="6912" width="9.109375" style="7"/>
+    <col min="6913" max="6913" width="44.44140625" style="7" customWidth="1"/>
+    <col min="6914" max="6914" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="6915" max="6915" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6916" max="6916" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="6917" max="6917" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="6918" max="6918" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7172" max="7172" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="6918" max="6918" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6919" max="6919" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="6920" max="7168" width="9.109375" style="7"/>
+    <col min="7169" max="7169" width="44.44140625" style="7" customWidth="1"/>
+    <col min="7170" max="7170" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7171" max="7171" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7172" max="7172" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="7173" max="7173" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="7174" max="7174" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7428" max="7428" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7174" max="7174" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7175" max="7175" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7176" max="7424" width="9.109375" style="7"/>
+    <col min="7425" max="7425" width="44.44140625" style="7" customWidth="1"/>
+    <col min="7426" max="7426" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7427" max="7427" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7428" max="7428" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="7429" max="7429" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="7430" max="7430" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7684" max="7684" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7430" max="7430" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7431" max="7431" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7432" max="7680" width="9.109375" style="7"/>
+    <col min="7681" max="7681" width="44.44140625" style="7" customWidth="1"/>
+    <col min="7682" max="7682" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7683" max="7683" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7684" max="7684" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="7685" max="7685" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="7686" max="7686" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7940" max="7940" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7686" max="7686" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7687" max="7687" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7688" max="7936" width="9.109375" style="7"/>
+    <col min="7937" max="7937" width="44.44140625" style="7" customWidth="1"/>
+    <col min="7938" max="7938" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="7939" max="7939" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7940" max="7940" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="7941" max="7941" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="7942" max="7942" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8196" max="8196" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="7942" max="7942" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7943" max="7943" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="7944" max="8192" width="9.109375" style="7"/>
+    <col min="8193" max="8193" width="44.44140625" style="7" customWidth="1"/>
+    <col min="8194" max="8194" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8195" max="8195" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8196" max="8196" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="8197" max="8197" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="8198" max="8198" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8452" max="8452" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8198" max="8198" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8199" max="8199" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8200" max="8448" width="9.109375" style="7"/>
+    <col min="8449" max="8449" width="44.44140625" style="7" customWidth="1"/>
+    <col min="8450" max="8450" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8451" max="8451" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8452" max="8452" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="8453" max="8453" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="8454" max="8454" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8708" max="8708" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8454" max="8454" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8455" max="8455" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8456" max="8704" width="9.109375" style="7"/>
+    <col min="8705" max="8705" width="44.44140625" style="7" customWidth="1"/>
+    <col min="8706" max="8706" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8707" max="8707" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8708" max="8708" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="8709" max="8709" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="8710" max="8710" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8964" max="8964" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8710" max="8710" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8711" max="8711" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8712" max="8960" width="9.109375" style="7"/>
+    <col min="8961" max="8961" width="44.44140625" style="7" customWidth="1"/>
+    <col min="8962" max="8962" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="8963" max="8963" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8964" max="8964" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="8965" max="8965" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="8966" max="8966" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9220" max="9220" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="8966" max="8966" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8967" max="8967" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="8968" max="9216" width="9.109375" style="7"/>
+    <col min="9217" max="9217" width="44.44140625" style="7" customWidth="1"/>
+    <col min="9218" max="9218" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9219" max="9219" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9220" max="9220" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="9221" max="9221" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="9222" max="9222" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9476" max="9476" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9222" max="9222" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9223" max="9223" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9224" max="9472" width="9.109375" style="7"/>
+    <col min="9473" max="9473" width="44.44140625" style="7" customWidth="1"/>
+    <col min="9474" max="9474" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9475" max="9475" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9476" max="9476" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="9477" max="9477" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="9478" max="9478" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9732" max="9732" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9478" max="9478" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9479" max="9479" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9480" max="9728" width="9.109375" style="7"/>
+    <col min="9729" max="9729" width="44.44140625" style="7" customWidth="1"/>
+    <col min="9730" max="9730" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9731" max="9731" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9732" max="9732" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="9733" max="9733" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="9734" max="9734" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9988" max="9988" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9734" max="9734" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9735" max="9735" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9736" max="9984" width="9.109375" style="7"/>
+    <col min="9985" max="9985" width="44.44140625" style="7" customWidth="1"/>
+    <col min="9986" max="9986" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="9987" max="9987" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9988" max="9988" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="9989" max="9989" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="9990" max="9990" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10244" max="10244" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="9990" max="9990" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9991" max="9991" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="9992" max="10240" width="9.109375" style="7"/>
+    <col min="10241" max="10241" width="44.44140625" style="7" customWidth="1"/>
+    <col min="10242" max="10242" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="10243" max="10243" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10244" max="10244" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="10245" max="10245" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="10246" max="10246" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10500" max="10500" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10246" max="10246" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10247" max="10247" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10248" max="10496" width="9.109375" style="7"/>
+    <col min="10497" max="10497" width="44.44140625" style="7" customWidth="1"/>
+    <col min="10498" max="10498" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="10499" max="10499" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10500" max="10500" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="10501" max="10501" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="10502" max="10502" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10756" max="10756" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10502" max="10502" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10503" max="10503" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10504" max="10752" width="9.109375" style="7"/>
+    <col min="10753" max="10753" width="44.44140625" style="7" customWidth="1"/>
+    <col min="10754" max="10754" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="10755" max="10755" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10756" max="10756" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="10757" max="10757" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="10758" max="10758" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11012" max="11012" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="10758" max="10758" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10759" max="10759" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="10760" max="11008" width="9.109375" style="7"/>
+    <col min="11009" max="11009" width="44.44140625" style="7" customWidth="1"/>
+    <col min="11010" max="11010" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11011" max="11011" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11012" max="11012" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="11013" max="11013" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="11014" max="11014" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11268" max="11268" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11014" max="11014" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11015" max="11015" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11016" max="11264" width="9.109375" style="7"/>
+    <col min="11265" max="11265" width="44.44140625" style="7" customWidth="1"/>
+    <col min="11266" max="11266" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11267" max="11267" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11268" max="11268" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="11269" max="11269" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="11270" max="11270" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11524" max="11524" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11270" max="11270" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11271" max="11271" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11272" max="11520" width="9.109375" style="7"/>
+    <col min="11521" max="11521" width="44.44140625" style="7" customWidth="1"/>
+    <col min="11522" max="11522" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11523" max="11523" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11524" max="11524" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="11525" max="11525" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="11526" max="11526" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11780" max="11780" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11526" max="11526" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11527" max="11527" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11528" max="11776" width="9.109375" style="7"/>
+    <col min="11777" max="11777" width="44.44140625" style="7" customWidth="1"/>
+    <col min="11778" max="11778" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="11779" max="11779" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11780" max="11780" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="11781" max="11781" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="11782" max="11782" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12036" max="12036" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="11782" max="11782" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11783" max="11783" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="11784" max="12032" width="9.109375" style="7"/>
+    <col min="12033" max="12033" width="44.44140625" style="7" customWidth="1"/>
+    <col min="12034" max="12034" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12035" max="12035" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12036" max="12036" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="12037" max="12037" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="12038" max="12038" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12292" max="12292" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12038" max="12038" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12039" max="12039" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12040" max="12288" width="9.109375" style="7"/>
+    <col min="12289" max="12289" width="44.44140625" style="7" customWidth="1"/>
+    <col min="12290" max="12290" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12291" max="12291" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12292" max="12292" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="12293" max="12293" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="12294" max="12294" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12548" max="12548" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12294" max="12294" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12295" max="12295" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12296" max="12544" width="9.109375" style="7"/>
+    <col min="12545" max="12545" width="44.44140625" style="7" customWidth="1"/>
+    <col min="12546" max="12546" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12547" max="12547" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12548" max="12548" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="12549" max="12549" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="12550" max="12550" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="12804" max="12804" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12550" max="12550" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12551" max="12551" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12552" max="12800" width="9.109375" style="7"/>
+    <col min="12801" max="12801" width="44.44140625" style="7" customWidth="1"/>
+    <col min="12802" max="12802" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="12803" max="12803" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12804" max="12804" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="12805" max="12805" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="12806" max="12806" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13060" max="13060" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="12806" max="12806" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12807" max="12807" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="12808" max="13056" width="9.109375" style="7"/>
+    <col min="13057" max="13057" width="44.44140625" style="7" customWidth="1"/>
+    <col min="13058" max="13058" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13059" max="13059" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13060" max="13060" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="13061" max="13061" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="13062" max="13062" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13316" max="13316" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13062" max="13062" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13063" max="13063" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13064" max="13312" width="9.109375" style="7"/>
+    <col min="13313" max="13313" width="44.44140625" style="7" customWidth="1"/>
+    <col min="13314" max="13314" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13315" max="13315" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13316" max="13316" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="13317" max="13317" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="13318" max="13318" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13572" max="13572" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13318" max="13318" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13319" max="13319" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13320" max="13568" width="9.109375" style="7"/>
+    <col min="13569" max="13569" width="44.44140625" style="7" customWidth="1"/>
+    <col min="13570" max="13570" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13571" max="13571" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13572" max="13572" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="13573" max="13573" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="13574" max="13574" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="13828" max="13828" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13574" max="13574" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13575" max="13575" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13576" max="13824" width="9.109375" style="7"/>
+    <col min="13825" max="13825" width="44.44140625" style="7" customWidth="1"/>
+    <col min="13826" max="13826" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="13827" max="13827" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13828" max="13828" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="13829" max="13829" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="13830" max="13830" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14084" max="14084" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="13830" max="13830" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13831" max="13831" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="13832" max="14080" width="9.109375" style="7"/>
+    <col min="14081" max="14081" width="44.44140625" style="7" customWidth="1"/>
+    <col min="14082" max="14082" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14083" max="14083" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14084" max="14084" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="14085" max="14085" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="14086" max="14086" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14340" max="14340" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14086" max="14086" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14087" max="14087" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14088" max="14336" width="9.109375" style="7"/>
+    <col min="14337" max="14337" width="44.44140625" style="7" customWidth="1"/>
+    <col min="14338" max="14338" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14339" max="14339" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14340" max="14340" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="14341" max="14341" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="14342" max="14342" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14596" max="14596" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14342" max="14342" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14343" max="14343" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14344" max="14592" width="9.109375" style="7"/>
+    <col min="14593" max="14593" width="44.44140625" style="7" customWidth="1"/>
+    <col min="14594" max="14594" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14595" max="14595" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14596" max="14596" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="14597" max="14597" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="14598" max="14598" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14852" max="14852" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14598" max="14598" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14599" max="14599" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14600" max="14848" width="9.109375" style="7"/>
+    <col min="14849" max="14849" width="44.44140625" style="7" customWidth="1"/>
+    <col min="14850" max="14850" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="14851" max="14851" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14852" max="14852" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="14853" max="14853" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="14854" max="14854" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15108" max="15108" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="14854" max="14854" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14855" max="14855" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="14856" max="15104" width="9.109375" style="7"/>
+    <col min="15105" max="15105" width="44.44140625" style="7" customWidth="1"/>
+    <col min="15106" max="15106" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15107" max="15107" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15108" max="15108" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="15109" max="15109" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="15110" max="15110" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15364" max="15364" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15110" max="15110" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15111" max="15111" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15112" max="15360" width="9.109375" style="7"/>
+    <col min="15361" max="15361" width="44.44140625" style="7" customWidth="1"/>
+    <col min="15362" max="15362" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15363" max="15363" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15364" max="15364" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="15365" max="15365" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="15366" max="15366" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15620" max="15620" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15366" max="15366" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15367" max="15367" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15368" max="15616" width="9.109375" style="7"/>
+    <col min="15617" max="15617" width="44.44140625" style="7" customWidth="1"/>
+    <col min="15618" max="15618" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15619" max="15619" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15620" max="15620" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="15621" max="15621" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="15622" max="15622" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="15876" max="15876" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15622" max="15622" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15623" max="15623" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15624" max="15872" width="9.109375" style="7"/>
+    <col min="15873" max="15873" width="44.44140625" style="7" customWidth="1"/>
+    <col min="15874" max="15874" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="15875" max="15875" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15876" max="15876" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="15877" max="15877" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="15878" max="15878" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16132" max="16132" width="14.5703125" style="7" bestFit="1" customWidth="1"/>
+    <col min="15878" max="15878" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15879" max="15879" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="15880" max="16128" width="9.109375" style="7"/>
+    <col min="16129" max="16129" width="44.44140625" style="7" customWidth="1"/>
+    <col min="16130" max="16130" width="13.109375" style="7" bestFit="1" customWidth="1"/>
+    <col min="16131" max="16131" width="10.33203125" style="7" bestFit="1" customWidth="1"/>
+    <col min="16132" max="16132" width="14.5546875" style="7" bestFit="1" customWidth="1"/>
     <col min="16133" max="16133" width="10" style="7" bestFit="1" customWidth="1"/>
-    <col min="16134" max="16134" width="9.85546875" style="7" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16136" max="16384" width="9.140625" style="7"/>
+    <col min="16134" max="16134" width="9.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="16135" max="16135" width="7.88671875" style="7" bestFit="1" customWidth="1"/>
+    <col min="16136" max="16384" width="9.109375" style="7"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15">
+    <row r="1" spans="1:7" ht="13.8">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
       <c r="D1" s="37"/>
       <c r="E1" s="37"/>
       <c r="F1" s="37"/>
       <c r="G1" s="37"/>
     </row>
-    <row r="2" spans="1:7" ht="15">
+    <row r="2" spans="1:7" ht="13.8">
       <c r="A2" s="37" t="s">
         <v>136</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
       <c r="G2" s="37"/>
     </row>
-    <row r="5" spans="1:7">
+    <row r="5" spans="1:7" ht="12">
       <c r="A5" s="8" t="s">
         <v>137</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>116</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>117</v>
       </c>
       <c r="D5" s="9" t="s">
         <v>118</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>119</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>120</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" s="31" t="s">
         <v>138</v>
@@ -2353,269 +2364,269 @@
         <v>19</v>
       </c>
       <c r="C6" s="6">
         <f>+DETAILED!C11</f>
         <v>19</v>
       </c>
       <c r="D6" s="6">
         <v>0</v>
       </c>
       <c r="E6" s="6">
         <v>0</v>
       </c>
       <c r="F6" s="6">
         <v>0</v>
       </c>
       <c r="G6" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" s="10" t="s">
         <v>124</v>
       </c>
       <c r="B7" s="6">
         <f t="shared" ref="B7:B10" si="0">SUM(C7:G7)</f>
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C7" s="6">
         <f>DETAILED!C32</f>
         <v>6</v>
       </c>
       <c r="D7" s="6">
         <v>0</v>
       </c>
       <c r="E7" s="6">
         <f>DETAILED!C80</f>
         <v>2</v>
       </c>
       <c r="F7" s="6">
         <f>DETAILED!C102</f>
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="G7" s="6">
-        <f>DETAILED!C149</f>
+        <f>DETAILED!C150</f>
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" s="10" t="s">
         <v>160</v>
       </c>
       <c r="B8" s="6">
         <f t="shared" si="0"/>
         <v>24</v>
       </c>
       <c r="C8" s="6">
         <f>DETAILED!C42</f>
         <v>4</v>
       </c>
       <c r="D8" s="6">
         <f>DETAILED!C68</f>
         <v>4</v>
       </c>
       <c r="E8" s="6">
         <f>DETAILED!C84</f>
         <v>3</v>
       </c>
       <c r="F8" s="6">
-        <f>DETAILED!C116</f>
+        <f>DETAILED!C117</f>
         <v>8</v>
       </c>
       <c r="G8" s="6">
-        <f>DETAILED!C153</f>
+        <f>DETAILED!C154</f>
         <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" s="10" t="s">
         <v>122</v>
       </c>
       <c r="B9" s="6">
         <f t="shared" si="0"/>
         <v>18</v>
       </c>
       <c r="C9" s="6">
         <f>DETAILED!C51</f>
         <v>3</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="6">
         <f>DETAILED!C91</f>
         <v>2</v>
       </c>
       <c r="F9" s="6">
-        <f>DETAILED!C129</f>
+        <f>DETAILED!C130</f>
         <v>11</v>
       </c>
       <c r="G9" s="6">
-        <f>DETAILED!C164</f>
+        <f>DETAILED!C165</f>
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" s="10" t="s">
         <v>123</v>
       </c>
       <c r="B10" s="6">
         <f t="shared" si="0"/>
         <v>15</v>
       </c>
       <c r="C10" s="6">
         <f>DETAILED!C56</f>
         <v>8</v>
       </c>
       <c r="D10" s="6">
         <f>DETAILED!C75</f>
         <v>1</v>
       </c>
       <c r="E10" s="6">
         <f>DETAILED!C95</f>
         <v>2</v>
       </c>
       <c r="F10" s="6">
-        <f>DETAILED!C142</f>
+        <f>DETAILED!C143</f>
         <v>3</v>
       </c>
       <c r="G10" s="6">
-        <f>DETAILED!C168</f>
+        <f>DETAILED!C169</f>
         <v>1</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:7" ht="12">
       <c r="A11" s="33" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="11">
         <f>SUM(B6:B10)</f>
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C11" s="11">
         <f t="shared" ref="C11:G11" si="1">SUM(C6:C10)</f>
         <v>40</v>
       </c>
       <c r="D11" s="11">
         <f t="shared" si="1"/>
         <v>5</v>
       </c>
       <c r="E11" s="11">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
       <c r="F11" s="11">
         <f t="shared" si="1"/>
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G11" s="11">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:C218"/>
+  <dimension ref="A1:C219"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A46" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A65" sqref="A65"/>
+      <pane ySplit="5" topLeftCell="A121" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="C113" sqref="C113"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2"/>
   <cols>
-    <col min="1" max="1" width="94.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="94.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="18.44140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="16.5546875" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="15">
+    <row r="1" spans="1:3" ht="13.8">
       <c r="A1" s="37" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="37"/>
       <c r="C1" s="37"/>
     </row>
-    <row r="2" spans="1:3" ht="15">
+    <row r="2" spans="1:3" ht="13.8">
       <c r="A2" s="37" t="s">
         <v>136</v>
       </c>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="38" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="39" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="38"/>
       <c r="B4" s="39"/>
       <c r="C4" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="38"/>
       <c r="B5" s="39"/>
       <c r="C5" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="26"/>
       <c r="B6" s="27"/>
       <c r="C6" s="28"/>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="15"/>
       <c r="C7" s="16">
-        <f>+C9+C66+C78+C100+C147</f>
-        <v>94</v>
+        <f>+C9+C66+C78+C100+C148</f>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="21"/>
       <c r="B8" s="20"/>
       <c r="C8" s="21"/>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="24" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="18"/>
       <c r="C9" s="35">
         <f>+C32+C42+C51+C56+C11</f>
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="24"/>
       <c r="B10" s="18"/>
       <c r="C10" s="25"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="12" t="s">
         <v>148</v>
@@ -2818,51 +2829,51 @@
       </c>
       <c r="B33" s="18"/>
       <c r="C33" s="18">
         <f>COUNTA(A34:A38)</f>
         <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="19" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="20" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="19"/>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B35" s="20" t="s">
         <v>11</v>
       </c>
       <c r="C35" s="19"/>
     </row>
-    <row r="36" spans="1:3" ht="14.25">
+    <row r="36" spans="1:3" ht="13.8">
       <c r="A36" s="19" t="s">
         <v>179</v>
       </c>
       <c r="B36" s="20" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="19"/>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B37" s="20" t="s">
         <v>14</v>
       </c>
       <c r="C37" s="19"/>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="19" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="20" t="s">
         <v>16</v>
       </c>
       <c r="C38" s="19"/>
@@ -2917,70 +2928,70 @@
       </c>
       <c r="B44" s="20" t="s">
         <v>21</v>
       </c>
       <c r="C44" s="19"/>
     </row>
     <row r="45" spans="1:3" ht="14.85" customHeight="1">
       <c r="A45" s="19" t="s">
         <v>181</v>
       </c>
       <c r="B45" s="20" t="s">
         <v>22</v>
       </c>
       <c r="C45" s="19"/>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B46" s="20"/>
       <c r="C46" s="18">
         <f>COUNTA(A47:A47)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="47" spans="1:3" ht="14.25">
+    <row r="47" spans="1:3" ht="13.8">
       <c r="A47" s="19" t="s">
         <v>182</v>
       </c>
       <c r="B47" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C47" s="19"/>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B48" s="20"/>
       <c r="C48" s="18">
         <f>COUNTA(A49)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="49" spans="1:3" ht="14.25">
+    <row r="49" spans="1:3" ht="13.8">
       <c r="A49" s="19" t="s">
         <v>183</v>
       </c>
       <c r="B49" s="20" t="s">
         <v>26</v>
       </c>
       <c r="C49" s="19"/>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="19"/>
       <c r="B50" s="20"/>
       <c r="C50" s="19"/>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="12" t="s">
         <v>151</v>
       </c>
       <c r="B51" s="17"/>
       <c r="C51" s="17">
         <f>COUNTA(A52:A54)</f>
         <v>3</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="19" t="s">
@@ -3029,78 +3040,78 @@
         <v>196</v>
       </c>
       <c r="B57" s="20" t="s">
         <v>133</v>
       </c>
       <c r="C57" s="19"/>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="19" t="s">
         <v>169</v>
       </c>
       <c r="B58" s="20" t="s">
         <v>34</v>
       </c>
       <c r="C58" s="19"/>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="19" t="s">
         <v>35</v>
       </c>
       <c r="B59" s="20" t="s">
         <v>36</v>
       </c>
       <c r="C59" s="19"/>
     </row>
-    <row r="60" spans="1:3" ht="15">
+    <row r="60" spans="1:3" ht="13.8">
       <c r="A60" s="19" t="s">
         <v>197</v>
       </c>
       <c r="B60" s="20" t="s">
         <v>37</v>
       </c>
       <c r="C60" s="19"/>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="19" t="s">
         <v>168</v>
       </c>
       <c r="B61" s="20" t="s">
         <v>38</v>
       </c>
       <c r="C61" s="19"/>
     </row>
-    <row r="62" spans="1:3" ht="14.25">
+    <row r="62" spans="1:3" ht="13.8">
       <c r="A62" s="19" t="s">
         <v>184</v>
       </c>
       <c r="B62" s="20" t="s">
         <v>39</v>
       </c>
       <c r="C62" s="19"/>
     </row>
-    <row r="63" spans="1:3" ht="14.25">
+    <row r="63" spans="1:3" ht="13.8">
       <c r="A63" s="19" t="s">
         <v>185</v>
       </c>
       <c r="B63" s="23" t="s">
         <v>115</v>
       </c>
       <c r="C63" s="19"/>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="19" t="s">
         <v>234</v>
       </c>
       <c r="B64" s="23" t="s">
         <v>165</v>
       </c>
       <c r="C64" s="19"/>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="19"/>
       <c r="B65" s="20"/>
       <c r="C65" s="19"/>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="24" t="s">
         <v>40</v>
@@ -3114,51 +3125,51 @@
     <row r="67" spans="1:3">
       <c r="A67" s="19"/>
       <c r="B67" s="20"/>
       <c r="C67" s="19"/>
     </row>
     <row r="68" spans="1:3" ht="18.75" customHeight="1">
       <c r="A68" s="12" t="s">
         <v>171</v>
       </c>
       <c r="B68" s="17"/>
       <c r="C68" s="17">
         <f>+C69</f>
         <v>4</v>
       </c>
     </row>
     <row r="69" spans="1:3" ht="15" customHeight="1">
       <c r="A69" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B69" s="18"/>
       <c r="C69" s="18">
         <f>COUNTA(A70:A73)</f>
         <v>4</v>
       </c>
     </row>
-    <row r="70" spans="1:3" ht="24">
+    <row r="70" spans="1:3" ht="22.8">
       <c r="A70" s="19" t="s">
         <v>43</v>
       </c>
       <c r="B70" s="20" t="s">
         <v>44</v>
       </c>
       <c r="C70" s="19"/>
     </row>
     <row r="71" spans="1:3" ht="14.85" customHeight="1">
       <c r="A71" s="19" t="s">
         <v>45</v>
       </c>
       <c r="B71" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C71" s="19"/>
     </row>
     <row r="72" spans="1:3" ht="12.75" customHeight="1">
       <c r="A72" s="19" t="s">
         <v>47</v>
       </c>
       <c r="B72" s="20" t="s">
         <v>48</v>
       </c>
       <c r="C72" s="19"/>
@@ -3269,51 +3280,51 @@
       </c>
       <c r="B85" s="20"/>
       <c r="C85" s="18">
         <f>COUNTA(A86)</f>
         <v>1</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="19" t="s">
         <v>59</v>
       </c>
       <c r="B86" s="20" t="s">
         <v>60</v>
       </c>
       <c r="C86" s="34"/>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B87" s="20"/>
       <c r="C87" s="18">
         <v>1</v>
       </c>
     </row>
-    <row r="88" spans="1:3" ht="15">
+    <row r="88" spans="1:3" ht="13.8">
       <c r="A88" s="19" t="s">
         <v>187</v>
       </c>
       <c r="B88" s="20" t="s">
         <v>62</v>
       </c>
       <c r="C88" s="19"/>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="20"/>
       <c r="C89" s="36">
         <v>1</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="19" t="s">
         <v>49</v>
       </c>
       <c r="B90" s="20" t="s">
         <v>50</v>
       </c>
       <c r="C90" s="19"/>
@@ -3378,89 +3389,89 @@
       <c r="B97" s="20" t="s">
         <v>69</v>
       </c>
       <c r="C97" s="19"/>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="19" t="s">
         <v>70</v>
       </c>
       <c r="B98" s="20" t="s">
         <v>71</v>
       </c>
       <c r="C98" s="19"/>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="19"/>
       <c r="B99" s="20"/>
       <c r="C99" s="19"/>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="24" t="s">
         <v>72</v>
       </c>
       <c r="B100" s="18"/>
       <c r="C100" s="35">
-        <f>+C102+C116+C129+C142</f>
-        <v>31</v>
+        <f>+C102+C117+C130+C143</f>
+        <v>32</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="24"/>
       <c r="B101" s="18"/>
       <c r="C101" s="25"/>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="12" t="s">
         <v>162</v>
       </c>
       <c r="B102" s="17"/>
       <c r="C102" s="17">
         <f>+C103+C113</f>
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="14" t="s">
         <v>155</v>
       </c>
       <c r="B103" s="18"/>
       <c r="C103" s="18">
         <f>COUNTA(A104:A111)</f>
         <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:3" ht="21" customHeight="1">
       <c r="A104" s="19" t="s">
         <v>177</v>
       </c>
       <c r="B104" s="20" t="s">
         <v>73</v>
       </c>
       <c r="C104" s="19"/>
     </row>
-    <row r="105" spans="1:3" ht="14.25">
+    <row r="105" spans="1:3" ht="13.8">
       <c r="A105" s="19" t="s">
         <v>176</v>
       </c>
       <c r="B105" s="20" t="s">
         <v>74</v>
       </c>
       <c r="C105" s="19"/>
     </row>
     <row r="106" spans="1:3" ht="21.75" customHeight="1">
       <c r="A106" s="19" t="s">
         <v>178</v>
       </c>
       <c r="B106" s="20" t="s">
         <v>75</v>
       </c>
       <c r="C106" s="19"/>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="19" t="s">
         <v>76</v>
       </c>
       <c r="B107" s="20" t="s">
         <v>77</v>
       </c>
       <c r="C107" s="19"/>
@@ -3470,582 +3481,588 @@
         <v>188</v>
       </c>
       <c r="B108" s="20" t="s">
         <v>78</v>
       </c>
       <c r="C108" s="19"/>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="19" t="s">
         <v>79</v>
       </c>
       <c r="B109" s="20" t="s">
         <v>80</v>
       </c>
       <c r="C109" s="19"/>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="19" t="s">
         <v>146</v>
       </c>
       <c r="B110" s="20" t="s">
         <v>147</v>
       </c>
       <c r="C110" s="19"/>
     </row>
-    <row r="111" spans="1:3" ht="14.25">
+    <row r="111" spans="1:3" ht="13.8">
       <c r="A111" s="19" t="s">
         <v>189</v>
       </c>
       <c r="B111" s="20" t="s">
         <v>153</v>
       </c>
       <c r="C111" s="19"/>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="19"/>
       <c r="B112" s="20"/>
       <c r="C112" s="19"/>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B113" s="18"/>
       <c r="C113" s="18">
-        <f>COUNTA(A114)</f>
-        <v>1</v>
+        <f>COUNTA(A114:A115)</f>
+        <v>2</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="19" t="s">
         <v>154</v>
       </c>
       <c r="B114" s="20" t="s">
         <v>152</v>
       </c>
       <c r="C114" s="19"/>
     </row>
-    <row r="115" spans="1:3" ht="14.85" customHeight="1">
-[...1 lines deleted...]
-      <c r="B115" s="20"/>
+    <row r="115" spans="1:3">
+      <c r="A115" s="19" t="s">
+        <v>236</v>
+      </c>
+      <c r="B115" s="20" t="s">
+        <v>235</v>
+      </c>
       <c r="C115" s="19"/>
     </row>
-    <row r="116" spans="1:3">
-      <c r="A116" s="12" t="s">
+    <row r="116" spans="1:3" ht="14.85" customHeight="1">
+      <c r="A116" s="19"/>
+      <c r="B116" s="20"/>
+      <c r="C116" s="19"/>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="B116" s="17"/>
-[...1 lines deleted...]
-        <f>+C117+C123+C125</f>
+      <c r="B117" s="17"/>
+      <c r="C117" s="17">
+        <f>+C118+C124+C126</f>
         <v>8</v>
       </c>
     </row>
-    <row r="117" spans="1:3">
-      <c r="A117" s="14" t="s">
+    <row r="118" spans="1:3">
+      <c r="A118" s="14" t="s">
         <v>20</v>
       </c>
-      <c r="B117" s="18"/>
-[...1 lines deleted...]
-        <f>COUNTA(A118:A122)</f>
+      <c r="B118" s="18"/>
+      <c r="C118" s="18">
+        <f>COUNTA(A119:A123)</f>
         <v>5</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C118" s="19"/>
     </row>
     <row r="119" spans="1:3" ht="12.75" customHeight="1">
       <c r="A119" s="19" t="s">
+        <v>83</v>
+      </c>
+      <c r="B119" s="20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C119" s="19"/>
+    </row>
+    <row r="120" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A120" s="19" t="s">
         <v>85</v>
       </c>
-      <c r="B119" s="20" t="s">
+      <c r="B120" s="20" t="s">
         <v>86</v>
       </c>
-      <c r="C119" s="19"/>
-[...2 lines deleted...]
-      <c r="A120" s="19" t="s">
+      <c r="C120" s="19"/>
+    </row>
+    <row r="121" spans="1:3" ht="13.8">
+      <c r="A121" s="19" t="s">
         <v>173</v>
       </c>
-      <c r="B120" s="20" t="s">
+      <c r="B121" s="20" t="s">
         <v>87</v>
       </c>
-      <c r="C120" s="19"/>
-[...2 lines deleted...]
-      <c r="A121" s="19" t="s">
+      <c r="C121" s="19"/>
+    </row>
+    <row r="122" spans="1:3" ht="27.75" customHeight="1">
+      <c r="A122" s="19" t="s">
         <v>158</v>
       </c>
-      <c r="B121" s="30" t="s">
+      <c r="B122" s="30" t="s">
         <v>156</v>
       </c>
-      <c r="C121" s="19"/>
-[...2 lines deleted...]
-      <c r="A122" s="19" t="s">
+      <c r="C122" s="19"/>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="19" t="s">
         <v>159</v>
       </c>
-      <c r="B122" s="30" t="s">
+      <c r="B123" s="30" t="s">
         <v>157</v>
       </c>
-      <c r="C122" s="19"/>
-[...2 lines deleted...]
-      <c r="A123" s="14" t="s">
+      <c r="C123" s="19"/>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B123" s="20"/>
-[...1 lines deleted...]
-        <f>COUNTA(A124:A124)</f>
+      <c r="B124" s="20"/>
+      <c r="C124" s="18">
+        <f>COUNTA(A125:A125)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="124" spans="1:3" ht="14.25">
-      <c r="A124" s="19" t="s">
+    <row r="125" spans="1:3" ht="13.8">
+      <c r="A125" s="19" t="s">
         <v>190</v>
       </c>
-      <c r="B124" s="20" t="s">
+      <c r="B125" s="20" t="s">
         <v>88</v>
       </c>
-      <c r="C124" s="18"/>
-[...2 lines deleted...]
-      <c r="A125" s="14" t="s">
+      <c r="C125" s="18"/>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="B125" s="20"/>
-[...1 lines deleted...]
-        <f>COUNTA(A126:A127)</f>
+      <c r="B126" s="20"/>
+      <c r="C126" s="18">
+        <f>COUNTA(A127:A128)</f>
         <v>2</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C126" s="19"/>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="19" t="s">
+        <v>90</v>
+      </c>
+      <c r="B127" s="20" t="s">
+        <v>167</v>
+      </c>
+      <c r="C127" s="19"/>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="19" t="s">
         <v>193</v>
       </c>
-      <c r="B127" s="20" t="s">
+      <c r="B128" s="20" t="s">
         <v>91</v>
       </c>
-      <c r="C127" s="19"/>
-[...3 lines deleted...]
-      <c r="B128" s="20"/>
       <c r="C128" s="19"/>
     </row>
     <row r="129" spans="1:3">
-      <c r="A129" s="12" t="s">
+      <c r="A129" s="19"/>
+      <c r="B129" s="20"/>
+      <c r="C129" s="19"/>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="12" t="s">
         <v>164</v>
       </c>
-      <c r="B129" s="17"/>
-[...1 lines deleted...]
-        <f>COUNTA(A130:A140)</f>
+      <c r="B130" s="17"/>
+      <c r="C130" s="17">
+        <f>COUNTA(A131:A141)</f>
         <v>11</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C130" s="19"/>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="19" t="s">
-        <v>175</v>
+        <v>94</v>
       </c>
       <c r="B131" s="20" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C131" s="19"/>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="19" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B132" s="20" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C132" s="19"/>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="19" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>141</v>
+        <v>174</v>
+      </c>
+      <c r="B133" s="20" t="s">
+        <v>97</v>
       </c>
       <c r="C133" s="19"/>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="19" t="s">
-        <v>140</v>
+        <v>170</v>
       </c>
       <c r="B134" s="23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C134" s="19"/>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="19" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-        <v>98</v>
+        <v>140</v>
+      </c>
+      <c r="B135" s="23" t="s">
+        <v>139</v>
       </c>
       <c r="C135" s="19"/>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="19" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>142</v>
+      </c>
+      <c r="B136" s="20" t="s">
+        <v>98</v>
       </c>
       <c r="C136" s="19"/>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="19" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="B137" s="23" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C137" s="19"/>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="19" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="B138" s="23" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="C138" s="19"/>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="19" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
       <c r="B139" s="23" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="C139" s="19"/>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="19" t="s">
+        <v>127</v>
+      </c>
+      <c r="B140" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="C140" s="19"/>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="19" t="s">
         <v>144</v>
       </c>
-      <c r="B140" s="23" t="s">
+      <c r="B141" s="23" t="s">
         <v>132</v>
       </c>
-      <c r="C140" s="19"/>
-[...3 lines deleted...]
-      <c r="B141" s="20"/>
       <c r="C141" s="19"/>
     </row>
-    <row r="142" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A142" s="12" t="s">
+    <row r="142" spans="1:3">
+      <c r="A142" s="19"/>
+      <c r="B142" s="20"/>
+      <c r="C142" s="19"/>
+    </row>
+    <row r="143" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A143" s="12" t="s">
         <v>150</v>
       </c>
-      <c r="B142" s="17"/>
-[...1 lines deleted...]
-        <f>COUNTA(A143:A145)</f>
+      <c r="B143" s="17"/>
+      <c r="C143" s="17">
+        <f>COUNTA(A144:A146)</f>
         <v>3</v>
       </c>
-    </row>
-[...7 lines deleted...]
-      <c r="C143" s="19"/>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="19" t="s">
-        <v>81</v>
+        <v>99</v>
       </c>
       <c r="B144" s="20" t="s">
-        <v>82</v>
+        <v>100</v>
       </c>
       <c r="C144" s="19"/>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="19" t="s">
+        <v>81</v>
+      </c>
+      <c r="B145" s="20" t="s">
+        <v>82</v>
+      </c>
+      <c r="C145" s="19"/>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="19" t="s">
         <v>194</v>
       </c>
-      <c r="B145" s="30" t="s">
+      <c r="B146" s="30" t="s">
         <v>166</v>
       </c>
-      <c r="C145" s="19"/>
-[...3 lines deleted...]
-      <c r="B146" s="20"/>
       <c r="C146" s="19"/>
     </row>
     <row r="147" spans="1:3">
-      <c r="A147" s="24" t="s">
+      <c r="A147" s="19"/>
+      <c r="B147" s="20"/>
+      <c r="C147" s="19"/>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="24" t="s">
         <v>101</v>
       </c>
-      <c r="B147" s="18"/>
-[...1 lines deleted...]
-        <f>+C149+C153+C164+C168</f>
+      <c r="B148" s="18"/>
+      <c r="C148" s="35">
+        <f>+C150+C154+C165+C169</f>
         <v>9</v>
       </c>
     </row>
-    <row r="148" spans="1:3">
-[...3 lines deleted...]
-    </row>
     <row r="149" spans="1:3">
-      <c r="A149" s="12" t="s">
+      <c r="A149" s="19"/>
+      <c r="B149" s="30"/>
+      <c r="C149" s="19"/>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="12" t="s">
         <v>162</v>
       </c>
-      <c r="B149" s="17"/>
-[...1 lines deleted...]
-        <f>+C150</f>
+      <c r="B150" s="17"/>
+      <c r="C150" s="17">
+        <f>+C151</f>
         <v>1</v>
       </c>
     </row>
-    <row r="150" spans="1:3">
-      <c r="A150" s="14" t="s">
+    <row r="151" spans="1:3">
+      <c r="A151" s="14" t="s">
         <v>155</v>
       </c>
-      <c r="B150" s="18"/>
-[...1 lines deleted...]
-        <f>COUNTA(A151:A151)</f>
+      <c r="B151" s="18"/>
+      <c r="C151" s="18">
+        <f>COUNTA(A152:A152)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="151" spans="1:3">
-      <c r="A151" s="19" t="s">
+    <row r="152" spans="1:3">
+      <c r="A152" s="19" t="s">
         <v>102</v>
       </c>
-      <c r="B151" s="20" t="s">
+      <c r="B152" s="20" t="s">
         <v>103</v>
       </c>
-      <c r="C151" s="19"/>
-[...3 lines deleted...]
-      <c r="B152" s="20"/>
       <c r="C152" s="19"/>
     </row>
-    <row r="153" spans="1:3">
-      <c r="A153" s="12" t="s">
+    <row r="153" spans="1:3" ht="14.85" customHeight="1">
+      <c r="A153" s="19"/>
+      <c r="B153" s="20"/>
+      <c r="C153" s="19"/>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="B153" s="17"/>
-[...1 lines deleted...]
-        <f>+C154+C157+C159+C161</f>
+      <c r="B154" s="17"/>
+      <c r="C154" s="17">
+        <f>+C155+C158+C160+C162</f>
         <v>5</v>
       </c>
     </row>
-    <row r="154" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A154" s="14" t="s">
+    <row r="155" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A155" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B154" s="18"/>
-[...1 lines deleted...]
-        <f>COUNTA(A155:A156)</f>
+      <c r="B155" s="18"/>
+      <c r="C155" s="18">
+        <f>COUNTA(A156:A157)</f>
         <v>2</v>
       </c>
     </row>
-    <row r="155" spans="1:3" ht="14.85" customHeight="1">
-      <c r="A155" s="19" t="s">
+    <row r="156" spans="1:3" ht="14.85" customHeight="1">
+      <c r="A156" s="19" t="s">
         <v>104</v>
       </c>
-      <c r="B155" s="20" t="s">
+      <c r="B156" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="C155" s="19"/>
-[...2 lines deleted...]
-      <c r="A156" s="19" t="s">
+      <c r="C156" s="19"/>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="19" t="s">
         <v>106</v>
       </c>
-      <c r="B156" s="20" t="s">
+      <c r="B157" s="20" t="s">
         <v>107</v>
       </c>
-      <c r="C156" s="19"/>
-[...2 lines deleted...]
-      <c r="A157" s="14" t="s">
+      <c r="C157" s="19"/>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="14" t="s">
         <v>23</v>
       </c>
-      <c r="B157" s="20"/>
-[...1 lines deleted...]
-        <f>COUNTA(A158)</f>
+      <c r="B158" s="20"/>
+      <c r="C158" s="18">
+        <f>COUNTA(A159)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="158" spans="1:3">
-      <c r="A158" s="19" t="s">
+    <row r="159" spans="1:3">
+      <c r="A159" s="19" t="s">
         <v>108</v>
       </c>
-      <c r="B158" s="20" t="s">
+      <c r="B159" s="20" t="s">
         <v>109</v>
       </c>
-      <c r="C158" s="19"/>
-[...2 lines deleted...]
-      <c r="A159" s="14" t="s">
+      <c r="C159" s="19"/>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="14" t="s">
         <v>89</v>
       </c>
-      <c r="B159" s="20"/>
-[...1 lines deleted...]
-        <f>COUNTA(A160)</f>
+      <c r="B160" s="20"/>
+      <c r="C160" s="18">
+        <f>COUNTA(A161)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="160" spans="1:3">
-      <c r="A160" s="19" t="s">
+    <row r="161" spans="1:3">
+      <c r="A161" s="19" t="s">
         <v>110</v>
       </c>
-      <c r="B160" s="20" t="s">
+      <c r="B161" s="20" t="s">
         <v>111</v>
       </c>
-      <c r="C160" s="18"/>
-[...2 lines deleted...]
-      <c r="A161" s="14" t="s">
+      <c r="C161" s="18"/>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B161" s="20"/>
-[...1 lines deleted...]
-        <f>COUNTA(A162)</f>
+      <c r="B162" s="20"/>
+      <c r="C162" s="18">
+        <f>COUNTA(A163)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="162" spans="1:3" ht="14.25">
-      <c r="A162" s="19" t="s">
+    <row r="163" spans="1:3" ht="13.8">
+      <c r="A163" s="19" t="s">
         <v>191</v>
       </c>
-      <c r="B162" s="29" t="s">
+      <c r="B163" s="29" t="s">
         <v>112</v>
       </c>
-      <c r="C162" s="18"/>
-[...3 lines deleted...]
-      <c r="B163" s="29"/>
       <c r="C163" s="18"/>
     </row>
-    <row r="164" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A164" s="12" t="s">
+    <row r="164" spans="1:3">
+      <c r="A164" s="19"/>
+      <c r="B164" s="29"/>
+      <c r="C164" s="18"/>
+    </row>
+    <row r="165" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A165" s="12" t="s">
         <v>164</v>
       </c>
-      <c r="B164" s="17"/>
-[...1 lines deleted...]
-        <f>COUNTA(A165:A166)</f>
+      <c r="B165" s="17"/>
+      <c r="C165" s="17">
+        <f>COUNTA(A166:A167)</f>
         <v>2</v>
       </c>
     </row>
-    <row r="165" spans="1:3">
-      <c r="A165" s="19" t="s">
+    <row r="166" spans="1:3">
+      <c r="A166" s="19" t="s">
         <v>92</v>
       </c>
-      <c r="B165" s="20" t="s">
+      <c r="B166" s="20" t="s">
         <v>93</v>
       </c>
-      <c r="C165" s="19"/>
-[...2 lines deleted...]
-      <c r="A166" s="19" t="s">
+      <c r="C166" s="19"/>
+    </row>
+    <row r="167" spans="1:3" ht="13.8">
+      <c r="A167" s="19" t="s">
         <v>192</v>
       </c>
-      <c r="B166" s="20" t="s">
+      <c r="B167" s="20" t="s">
         <v>113</v>
       </c>
-      <c r="C166" s="19"/>
-[...3 lines deleted...]
-      <c r="B167" s="20"/>
       <c r="C167" s="19"/>
     </row>
     <row r="168" spans="1:3">
-      <c r="A168" s="12" t="s">
+      <c r="A168" s="19"/>
+      <c r="B168" s="20"/>
+      <c r="C168" s="19"/>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="12" t="s">
         <v>150</v>
       </c>
-      <c r="B168" s="17"/>
-[...1 lines deleted...]
-        <f>+C169</f>
+      <c r="B169" s="17"/>
+      <c r="C169" s="17">
+        <f>+C170</f>
         <v>1</v>
       </c>
     </row>
-    <row r="169" spans="1:3">
-      <c r="A169" s="14" t="s">
+    <row r="170" spans="1:3">
+      <c r="A170" s="14" t="s">
         <v>67</v>
       </c>
-      <c r="B169" s="20"/>
-[...1 lines deleted...]
-        <f>COUNTA(A170)</f>
+      <c r="B170" s="20"/>
+      <c r="C170" s="18">
+        <f>COUNTA(A171)</f>
         <v>1</v>
       </c>
     </row>
-    <row r="170" spans="1:3">
-      <c r="A170" s="19" t="s">
+    <row r="171" spans="1:3">
+      <c r="A171" s="19" t="s">
         <v>195</v>
       </c>
-      <c r="B170" s="20" t="s">
+      <c r="B171" s="20" t="s">
         <v>114</v>
       </c>
-      <c r="C170" s="19"/>
-[...5 lines deleted...]
-      <c r="A172" s="32" t="s">
+      <c r="C171" s="19"/>
+    </row>
+    <row r="172" spans="1:3" ht="8.4" customHeight="1">
+      <c r="A172" s="2"/>
+    </row>
+    <row r="173" spans="1:3" ht="23.4">
+      <c r="A173" s="32" t="s">
         <v>145</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A173" s="2"/>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="2"/>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="2"/>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="2"/>
     </row>
     <row r="177" spans="1:1">
       <c r="A177" s="2"/>
     </row>
     <row r="178" spans="1:1">
       <c r="A178" s="2"/>
     </row>
     <row r="179" spans="1:1">
       <c r="A179" s="2"/>
     </row>
     <row r="180" spans="1:1">
       <c r="A180" s="2"/>
     </row>
     <row r="181" spans="1:1">
       <c r="A181" s="2"/>
     </row>
@@ -4136,70 +4153,73 @@
     <row r="210" spans="1:1">
       <c r="A210" s="2"/>
     </row>
     <row r="211" spans="1:1">
       <c r="A211" s="2"/>
     </row>
     <row r="212" spans="1:1">
       <c r="A212" s="2"/>
     </row>
     <row r="213" spans="1:1">
       <c r="A213" s="2"/>
     </row>
     <row r="214" spans="1:1">
       <c r="A214" s="2"/>
     </row>
     <row r="215" spans="1:1">
       <c r="A215" s="2"/>
     </row>
     <row r="216" spans="1:1">
       <c r="A216" s="2"/>
     </row>
     <row r="217" spans="1:1">
       <c r="A217" s="2"/>
     </row>
     <row r="218" spans="1:1">
-      <c r="A218" s="3"/>
+      <c r="A218" s="2"/>
+    </row>
+    <row r="219" spans="1:1">
+      <c r="A219" s="3"/>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A43:B51">
     <sortCondition ref="B43:B51"/>
   </sortState>
   <mergeCells count="4">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.33" right="0.4" top="0.43" bottom="0.43" header="0.31" footer="0.21"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
-    <brk id="176" max="16383" man="1"/>
+    <brk id="177" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>